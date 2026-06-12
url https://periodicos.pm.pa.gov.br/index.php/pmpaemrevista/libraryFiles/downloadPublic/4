--- v0 (2025-10-24)
+++ v1 (2026-06-12)
@@ -1,5838 +1,6302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="3BE42487">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Imagem 1"/>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>251460</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-18415</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5327015" cy="1450340"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-3" y="0"/>
+                <wp:lineTo x="-3" y="21272"/>
+                <wp:lineTo x="21548" y="21272"/>
+                <wp:lineTo x="21548" y="0"/>
+                <wp:lineTo x="-3" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1" name="Imagem 1" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Imagem 1"/>
+                    <pic:cNvPr id="1" name="Imagem 1" descr=""/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5586730" cy="815975"/>
+                      <a:ext cx="5327015" cy="1450340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1528445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>142875</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3996055" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Caixa de Texto 3"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3996000" cy="600120"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="FrameContents"/>
+                              <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:b/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>Título do artigo científico:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:bCs/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> subtítulo se houver</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:b/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="FrameContents"/>
+                              <w:rPr>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w14:textOutline w14:w="9525">
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="shape_0" ID="Caixa de Texto 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:120.35pt;margin-top:11.25pt;width:314.6pt;height:47.2pt;mso-wrap-style:square;v-text-anchor:top">
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" weight="6480" joinstyle="miter" endcap="flat"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="FrameContents"/>
+                        <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:b/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>Título do artigo científico:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:bCs/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> subtítulo se houver</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:b/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="FrameContents"/>
+                        <w:rPr>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w14:textOutline w14:w="9525">
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FF1658">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="26"/>
-[...3 lines deleted...]
-        <w:ind w:right="0" w:rightChars="0"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Periódico Científico PMPA em Revista. V.00 N. 00 / Ano p. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191F36D5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="26"/>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang w:bidi="ar"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1716405</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>148590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3829050" cy="598805"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Caixa de Texto 5"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3828960" cy="598680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:bCs/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>Nome do Autor</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:bCs/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="pt-BR"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>(Permit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="pt-BR"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>-se até quatro autores que deverão ser identificados</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="FrameContents"/>
+                              <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:b/>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="FrameContents"/>
+                              <w:rPr>
+                                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="shape_0" ID="Caixa de Texto 5" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:135.15pt;margin-top:11.7pt;width:301.45pt;height:47.1pt;mso-wrap-style:square;v-text-anchor:top">
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" weight="6480" joinstyle="miter" endcap="flat"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:bCs/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>Nome do Autor</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:bCs/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="pt-BR"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>(Permit</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="pt-BR"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>-se até quatro autores que deverão ser identificados</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="FrameContents"/>
+                        <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:b/>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="FrameContents"/>
+                        <w:rPr>
+                          <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="156" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...28 lines deleted...]
-        <w:t>2966-1064</w:t>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6E4C8E">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="26"/>
-[...10 lines deleted...]
-          <w:lang w:bidi="ar"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B0BFFEB">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="156" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5665AD3E">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="156" w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...63 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bCs/>
+          <w:color w:themeColor="text1" w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:themeColor="text1" w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>(Permit</w:t>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:themeColor="text1" w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>e</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-se até quatro autores que deverão ser identificados. Fonte Arial 12). </w:t>
+        <w:t>(Arial, fonte 12, negrito)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2FEB77">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O resumo deve ser composto por uma sequência de frases concisas em parágrafo único, sem enumeração de tópicos. Convém usar o verbo na terceira pessoa. Texto deve fazer contextualização do tema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, bem como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalidades, metodologia, resultados e conclusões do artigo. Deverá ter entre 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 a 250 caracteres com espaço e ser escrito com o tipo de letra Arial, fonte 12, alinhamento justificado, espaçamento simples, sem adentramento. As palavras-chave devem figurar logo abaixo do resumo, antecedidas da expressão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, seguida de dois-pontos, devendo-se ter cinco palavras com iniciais maiúsculas, separadas entre si por ponto e vírgula e finalizadas por ponto, com o tipo de letra Arial, fonte 12, texto justificado, espaçamento simples, sem adentramento.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4F32CDFC">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-[...164 lines deleted...]
-        <w:spacing w:before="119"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="119" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polícia Militar do Pará; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esquisa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ientífica; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rodução do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onhecimento; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">anual; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eriódico </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ientífico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425B9685">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="119"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="119" w:after="0"/>
         <w:ind w:left="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4EAA4B8D">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT (lingua inglesa)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762134E3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:before="8" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O resumo em língua inglesa deverá apresentar abstract e keywords, no mesmo formato do resumo em língua portuguesa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F6F268">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="25"/>
+        <w:pStyle w:val="HTMLPreformatted"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pará Military Police; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">cientific </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">esearch; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">nowledge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">roduction; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">anual; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>cientific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="F8F9FA" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>ournal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE690F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:before="8"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51D11FDE">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:before="8" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(língua espanhola) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC0630F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:before="8" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O resumo em Espanhol deve ter a mesma caracterização que o resumo em Português, apresentando resumen e palabras claves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A5275E">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="25"/>
+        <w:pStyle w:val="HTMLPreformatted"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Policía Militar de Pará; Investigación Científica; Producción de Conocimiento; Manual; Periódico Científico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77625F4C">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:before="8"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13EEDB93">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6A5EB5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Introdução tem o objetivo de apresentar de forma sucinta aos leitores o conteúdo desenvolvido, sem subdivisões. Na introdução do artigo deve-se aparecer de forma mais detalhada a delimitação do tema, bem como os objetivos da pesquisa (objetivo geral e objetivos específicos, se for o caso), o problema de pesquisa, hipótese ou questões norteadoras, a justificativa, e outros elementos importantes para explicar o tema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 METODOLOGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deverá pontuar e descrever </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detalhadamente </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>como a pesquisa foi conduzida, incluindo o design do estudo, amostra, os procedimentos de coletas, os métodos de análise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, fundamentado com autores que discutam a escolha metodológica do autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DESENVOLVIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="660"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Introdução tem o objetivo de apresentar de forma sucinta aos leitores o conteúdo desenvolvido, sem subdivisões. Na introdução do artigo deve-se aparecer de forma mais detalhada a delimitação do tema, bem como os objetivos da pesquisa (objetivo geral e objetivos específicos, se for o caso), o problema de pesquisa, hipótese ou questões norteadoras, a justificativa, e outros elementos importantes para explicar o tema. </w:t>
+        <w:t xml:space="preserve">O corpo do trabalho, o local para a apresentação do referencial teórico, da revisão de literatura, diferente da introdução, pode dividir-se em seções e subseções, conforme a norma ABNT NBR 6024:2012 – informação e documentação – numeração progressiva das seções de um documento escrito - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presentação, que diferenciam de acordo com o tema e método.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onde os resultados e a discussão também devem ser apresentados nesta parte do texto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195C0BD0">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="18"/>
-[...229 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CFA747B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONSIDERAÇÕES FINAIS OU CONCLUSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CONSIDERAÇÕES FINAIS OU CONCLUSÃO</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Parte final do artigo, onde se apresentam as conclusões obtidas, que devem responder às questões da pesquisa, dificuldades encontradas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>e, além disso, devem ser breves podendo apresentar recomendações e sugestões para trabalhos futuros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F539EE0">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2446867C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERÊNCIAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">REFERÊNCIAS </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>De acordo com a NBR 6023:2018 as referências são um conjunto padronizado de elementos de um documento que permitem sua identificação individual (ABNT, 2018). Devem constar na lista de referências somente aqueles documentos que foram efetivamente citados no texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, conforme exemplos abaixo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A1FC5E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...41 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EB46E17">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. NBR 6024:2012 – informação e documentação – numeração progressiva das seções de um documento escrito - Apresentação, que diferenciam de acordo com o tema e método.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rio de Janeiro: ABNT, 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. NBR 6023:2018 informação e documentação - referências - elaboração. Rio de Janeiro: ABNT, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...442 lines deleted...]
-      </w:pPr>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId6" w:type="first"/>
-[...1 lines deleted...]
-      <w:headerReference r:id="rId5" w:type="default"/>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1405" w:bottom="1417" w:left="1701" w:header="0" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:pgMar w:left="1701" w:right="1405" w:gutter="0" w:header="0" w:top="1417" w:footer="708" w:bottom="1417"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="宋体">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="SimSun">
-    <w:panose1 w:val="02010600030101010101"/>
-[...21 lines deleted...]
-    <w:charset w:val="02"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-[...37 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1D50CE0D">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="27"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...87 lines deleted...]
-</w:footnotes>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4E0E4EA0">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="26"/>
-[...3 lines deleted...]
-      <w:ind w:right="-1982"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
-  </w:p>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1A1D8823">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="26"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr/>
+      <w:ind w:right="-1982"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr/>
+      <w:ind w:right="-1982"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:documentProtection w:enforcement="0"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="300"/>
-  <w:hyphenationZone w:val="425"/>
-[...12 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
-    <w:doNotWrapTextWithPunct/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...44 lines deleted...]
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...153 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="30" w:semiHidden="0" w:name="Intense Quote"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="260">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:uiPriority="99"/>
+    <w:lsdException w:name="index 2" w:uiPriority="99"/>
+    <w:lsdException w:name="index 3" w:uiPriority="99"/>
+    <w:lsdException w:name="index 4" w:uiPriority="99"/>
+    <w:lsdException w:name="index 5" w:uiPriority="99"/>
+    <w:lsdException w:name="index 6" w:uiPriority="99"/>
+    <w:lsdException w:name="index 7" w:uiPriority="99"/>
+    <w:lsdException w:name="index 8" w:uiPriority="99"/>
+    <w:lsdException w:name="index 9" w:uiPriority="99"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Indent" w:uiPriority="99"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:uiPriority="99"/>
+    <w:lsdException w:name="envelope address" w:uiPriority="99"/>
+    <w:lsdException w:name="envelope return" w:uiPriority="99"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="line number" w:uiPriority="99"/>
+    <w:lsdException w:name="page number" w:uiPriority="99"/>
+    <w:lsdException w:name="endnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="endnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="table of authorities" w:uiPriority="99"/>
+    <w:lsdException w:name="macro" w:uiPriority="99"/>
+    <w:lsdException w:name="toa heading" w:uiPriority="99"/>
+    <w:lsdException w:name="List" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="99"/>
+    <w:lsdException w:name="List Number" w:uiPriority="99"/>
+    <w:lsdException w:name="List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="List 3" w:uiPriority="99"/>
+    <w:lsdException w:name="List 4" w:uiPriority="99"/>
+    <w:lsdException w:name="List 5" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 2" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 3" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 4" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 5" w:uiPriority="99"/>
+    <w:lsdException w:name="List Number 2" w:uiPriority="99"/>
+    <w:lsdException w:name="List Number 3" w:uiPriority="99"/>
+    <w:lsdException w:name="List Number 4" w:uiPriority="99"/>
+    <w:lsdException w:name="List Number 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:uiPriority="99"/>
+    <w:lsdException w:name="Signature" w:uiPriority="99"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="99"/>
+    <w:lsdException w:name="List Continue" w:uiPriority="99"/>
+    <w:lsdException w:name="List Continue 2" w:uiPriority="99"/>
+    <w:lsdException w:name="List Continue 3" w:uiPriority="99"/>
+    <w:lsdException w:name="List Continue 4" w:uiPriority="99"/>
+    <w:lsdException w:name="List Continue 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Message Header" w:uiPriority="99"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:uiPriority="99"/>
+    <w:lsdException w:name="Date" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text First Indent" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Note Heading" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text Indent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text Indent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Block Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99" w:semiHidden="0" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:uiPriority="99"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
+    <w:lsdException w:name="E-mail Signature" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Acronym" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Address" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Cite" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Code" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Definition" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Keyboard" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Preformatted" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Sample" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Typewriter" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Variable" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Simple 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Simple 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Simple 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Classic 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Classic 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Classic 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Classic 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Colorful 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Colorful 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Colorful 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Columns 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Columns 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Columns 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Columns 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Columns 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 7" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid 8" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 7" w:uiPriority="99"/>
+    <w:lsdException w:name="Table List 8" w:uiPriority="99"/>
+    <w:lsdException w:name="Table 3D effects 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table 3D effects 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table 3D effects 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Contemporary" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Elegant" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Professional" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Subtle 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Subtle 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Web 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Web 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Web 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Balloon Text" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
     <w:uiPriority w:val="0"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="223"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="47"/>
       <w:szCs w:val="47"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...2 lines deleted...]
-    <w:link w:val="77"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:spacing w:before="132"/>
+      <w:spacing w:before="132" w:after="0"/>
       <w:ind w:left="223"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="33"/>
       <w:szCs w:val="33"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...2 lines deleted...]
-    <w:link w:val="78"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:spacing w:before="1"/>
+      <w:spacing w:before="1" w:after="0"/>
       <w:ind w:left="400"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...2 lines deleted...]
-    <w:link w:val="79"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:spacing w:before="40"/>
-      <w:ind w:left="1120" w:hanging="380"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:hanging="380" w:left="1120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...3 lines deleted...]
-    <w:link w:val="39"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...3 lines deleted...]
-    <w:link w:val="40"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...3 lines deleted...]
-    <w:link w:val="41"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
-[...3 lines deleted...]
-    <w:link w:val="42"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
-[...3 lines deleted...]
-    <w:link w:val="43"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="11">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0563C1"/>
+      <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="hlink"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo7Char" w:customStyle="1">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo8Char" w:customStyle="1">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo9Char" w:customStyle="1">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtuloChar" w:customStyle="1">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubttuloChar" w:customStyle="1">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CitaoChar" w:customStyle="1">
+    <w:name w:val="Citação Char"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CitaoIntensaChar" w:customStyle="1">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="47"/>
+      <w:szCs w:val="47"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="33"/>
+      <w:szCs w:val="33"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="PingFang SC" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="36" w:after="0"/>
+      <w:ind w:left="420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="1417"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="200"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="850"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="1984"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="300"/>
+        <w:tab w:val="left" w:pos="916" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+        <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+        <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+        <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+        <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+        <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+        <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+        <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="300"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="300"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+      <w:ind w:left="1701"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="55" w:after="0"/>
+      <w:ind w:hanging="19" w:left="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="276" w:after="0"/>
+      <w:ind w:left="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="Index Heading"/>
+    <w:basedOn w:val="Heading"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading" w:customStyle="1">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="400"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="50" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="12">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="13">
-[...300 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="34">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="39"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="35">
-[...223 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="53">
     <w:name w:val="Lined"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="54">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="55">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="56">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BB559"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BB559"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BB559"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BB559"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="57">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="58">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="59">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="60">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="7F7F7F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="7F7F7F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="7F7F7F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="D9D9D9" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="61">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="4F81BD" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="4F81BD" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="4F81BD" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="4F81BD" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="B8CCE4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="62">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="D99594" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="D99594" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="D99594" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="D99594" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="E5B8B7" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="63">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="C2D69B" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="C2D69B" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="C2D69B" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="C2D69B" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="D6E3BC" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="64">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="B2A1C7" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="B2A1C7" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="B2A1C7" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="B2A1C7" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="CCC0D9" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="65">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="92CDDC" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="92CDDC" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="92CDDC" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="92CDDC" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="B6DDE8" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="66">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="FABF8F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="FABF8F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="FABF8F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="FABF8F" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FBD4B4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="67">
     <w:name w:val="Bordered &amp; Lined"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="595959" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="595959" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="595959" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="595959" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="595959" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="595959" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="68">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="69">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="C0504D" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D99594"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="70">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="76923C" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="71">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="8064A2" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="72">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="31849B" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="73">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="12"/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="pt-BR"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="E36C0A" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="96" w:type="dxa"/>
         <w:left w:w="170" w:type="dxa"/>
         <w:bottom w:w="96" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...89 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="80">
     <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="2"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="81">
-[...67 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri Light" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/24.2.5.2$MacOSX_X86_64 LibreOffice_project/bffef4ea93e59bebbeaf7f431bb02b1a39ee8a59</Application>
+  <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>523</Words>
+  <Characters>3117</Characters>
+  <CharactersWithSpaces>3628</CharactersWithSpaces>
+  <Paragraphs>23</Paragraphs>
   <Company>Hewlett-Packard Company</Company>
-  <Pages>3</Pages>
-[...9 lines deleted...]
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>fabrc</dc:creator>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>1046-12.2.0.17562</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>EA61EEC17AFF4915A5525BD28BB2464B_13</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>EA61EEC17AFF4915A5525BD28BB2464B_13</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-12.2.0.23196</vt:lpwstr>
   </property>
 </Properties>
 </file>